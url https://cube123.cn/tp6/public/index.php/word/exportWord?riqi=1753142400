--- v1 (2026-01-10)
+++ v2 (2026-05-26)
@@ -76,51 +76,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>公司风险研判表</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63FB28B8">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:after="157" w:afterLines="50"/>
+        <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:eastAsia="宋体"/>
           <w:szCs w:val="44"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="44"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -547,221 +547,216 @@
               </w:rPr>
               <w:t>检维修作业</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="3547CFAC">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="1305" w:hRule="atLeast"/>
+          <w:trHeight w:val="1474" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="457" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="151CF499">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="dxa"/>
             <w:tcBorders>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2AD0B0E6">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...13 lines deleted...]
-              <w:t>运行数量</w:t>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>生产装置总套数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="702" w:type="dxa"/>
             <w:tcBorders>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63ACD14E">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...13 lines deleted...]
-              <w:t>停产数量</w:t>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>正在运行装置套数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="702" w:type="dxa"/>
             <w:tcBorders>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4DD2D299">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...13 lines deleted...]
-              <w:t>停产检修数量</w:t>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>已停产装置套数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="702" w:type="dxa"/>
             <w:tcBorders>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32BAE678">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...13 lines deleted...]
-              <w:t>正在开停车数量</w:t>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>正在开车装置套数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="802" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12DA8714">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...13 lines deleted...]
-              <w:t>试生产装置数量</w:t>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>正在停车装置套数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="981" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="05F0B591">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体"/>
@@ -1089,52 +1084,54 @@
                 <w:rFonts w:hint="default" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:cs="微软雅黑"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>0</w:t>
-            </w:r>
+              <w:t>8</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="702" w:type="dxa"/>
             <w:tcBorders>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="690923AA">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
@@ -2954,129 +2951,246 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9249" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21F0FEEB">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>负责研判各分公司下列风险管控情况：</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A823AC3">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1.动火、受限空间作业安全风险在可控状态；</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41F889EB">
+          <w:p w14:paraId="3DF1C964">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="0" w:line="336" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体"/>
-[...10 lines deleted...]
-              <w:t>2.按照安全风险辨识结果，重大风险、较大风险落实管控及降低风险措施；隐患落实治理措施。</w:t>
+                <w:rFonts w:hint="default" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2.是否在存有易燃易爆介质的重大危险源罐区防火堤内动火：</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 否</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41F889EB">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.按照安全风险辨识结果，重大风险、较大风险落实管控及降低风险措施；隐患落实治理措施。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52713374">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>4.今日生产厂区内有职工（</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>）人，承包商（</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>）人。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="528" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31F5B84A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1999" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
@@ -3105,76 +3219,78 @@
           <w:p w14:paraId="28D04EC6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7AA70169">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:before="157" w:beforeLines="50" w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:spacing w:before="157" w:beforeLines="50" w:after="0" w:line="308" w:lineRule="auto"/>
         <w:ind w:firstLine="360" w:firstLineChars="200"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>注：1、检维修作业数量为除特殊作业以外的作业数量。2、各分公司于每日16:30前按专业分工将安全承诺内容上报华锦集团专业部室；每日8:20前分公司对安全承诺内容再次研判并确认签字，如研判内容与前日预研判内容不符，及时反馈到相关部室。华锦集团在每日8:30早会上，各专业部室对当天的各类风险进行研判，并签字确认；安全环保部于当日9:00前汇总完毕华锦集团承诺公告内容（见附件4），报送至公司办公室请示主要负责人批准；公司办公室于当日9:30前将批准的承诺公告内容报送至安全环保部；安全环保部负责每天在上午10:00前更新华锦集团承诺公告内容并上报相关网站；节假日期间，华锦集团在8:30调度会上由华锦集团值班人员完成当日的研判内容及流程</w:t>
+        <w:t>注：1、检维修作业数量为除特殊作业以外的作业数量。2、各分公司于每日16:30前按专业分工将安全承诺内容上报华锦集团专业部室；每日8:20前分公司对安全承诺内容再次研判并确认签字，如研判内容与前日预研判内容不符，及时反馈到相关部室。华锦集团在每日8:30早会上，各专业部室对当天的各类风险进行研判，并签字确认；安全环保部于当日9:00前汇总完毕华锦集团承诺公告内容，报送至公司办公室请示主要负责人批准；公司办公室于当日9:30前将批准的承诺公告内容报送至安全环保部；安全环保部负责每天在上午10:00前更新华锦集团承诺公告内容并上报相关网站；节假日期间，华锦集团在8:30调度会上由华锦集团值班领导组织各专业部室及相关单位值班人员完成当日的研判内容及流程。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="仿宋"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>。</w:t>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EAE050A">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:before="156" w:beforeLines="50" w:after="156" w:afterLines="50" w:line="560" w:lineRule="exact"/>
         <w:ind w:firstLine="960" w:firstLineChars="300"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:hAnsi="宋体" w:eastAsia="方正小标宋简体" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体" w:cs="宋体"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">附件5          </w:t>
       </w:r>
@@ -3641,158 +3757,158 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C3F72DE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>运行数量</w:t>
+              <w:t>生产装置总套数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="746CAAF2">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>停产数量</w:t>
+              <w:t>正在运行装置套数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6283D362">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>停车检修数量</w:t>
+              <w:t>已停产装置套数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1CBA9844">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>正在开停车数量</w:t>
+              <w:t>正在开车装置套数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="601" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5711E063">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>试生产装置数量</w:t>
+              <w:t>正在停车装置套数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29719956">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体"/>
@@ -4113,51 +4229,51 @@
                 <w:rFonts w:hint="default" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:cs="微软雅黑"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
-              <w:t>0</w:t>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D7D3D8C">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:suppressLineNumbers w:val="0"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="微软雅黑" w:hAnsi="微软雅黑" w:eastAsia="微软雅黑" w:cs="微软雅黑"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
@@ -5111,52 +5227,50 @@
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ）个，四级（ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ）个</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="04ED4295">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="157" w:beforeLines="50" w:after="157" w:afterLines="50"/>
@@ -5398,111 +5512,111 @@
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="黑体">
     <w:panose1 w:val="02010609060101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{C8BEBF79-F796-41C1-A172-3C9C93D2FBF0}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{6C74B581-7F72-45BE-B2C2-C3021B2D2020}"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="01"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="200101FF" w:csb1="20280000"/>
   </w:font>
   <w:font w:name="微软雅黑">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{8BAAD5BF-777D-4B37-9AE5-D44C46CF284D}"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{43DF238F-5305-41DB-8D15-FCD3CD739BF0}"/>
   </w:font>
   <w:font w:name="方正小标宋简体">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:fontKey="{382C875F-64C1-4A3C-83C2-B000ABFBBBEF}"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{3BBB8C53-33A8-4108-B006-CFB8ABDE01D8}"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId4" w:fontKey="{2DC72FB0-EA61-460D-95D1-66E7B05F6D28}"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{BB1B6625-DDAE-421A-BDA5-0FD9B3797FB7}"/>
   </w:font>
   <w:font w:name="仿宋">
     <w:panose1 w:val="02010609060101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{1BAFCEF9-7A1C-4015-9ABB-E74CF021B0B6}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{DC80A8A2-79BF-4D2D-832D-778C452E6E57}"/>
   </w:font>
   <w:font w:name="WPSEMBED1">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="1BA5EC51">
     <w:pPr>
       <w:pStyle w:val="4"/>
       <w:spacing w:after="0"/>
       <w:ind w:right="0" w:rightChars="0"/>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
   </w:p>
@@ -5604,51 +5718,51 @@
   <w:footnote w:type="separator" w:id="0">
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="1">
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="110"/>
   <w:embedTrueTypeFonts/>
   <w:saveSubsetFonts/>
   <w:bordersDoNotSurroundHeader w:val="0"/>
   <w:bordersDoNotSurroundFooter w:val="0"/>
   <w:documentProtection w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="1"/>
   <w:displayVerticalDrawingGridEvery w:val="1"/>
   <w:noPunctuationKerning w:val="1"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:compat>
     <w:doNotExpandShiftReturn/>
     <w:doNotWrapTextWithPunct/>
     <w:doNotUseEastAsianBreakRules/>
     <w:useFELayout/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -6467,50 +6581,51 @@
     <w:rsid w:val="122D43E0"/>
     <w:rsid w:val="123F3D41"/>
     <w:rsid w:val="129225D0"/>
     <w:rsid w:val="12E8175E"/>
     <w:rsid w:val="130A7A9E"/>
     <w:rsid w:val="130F3E82"/>
     <w:rsid w:val="133B6A25"/>
     <w:rsid w:val="137C490C"/>
     <w:rsid w:val="13AF4D1D"/>
     <w:rsid w:val="13DE112F"/>
     <w:rsid w:val="1424172F"/>
     <w:rsid w:val="147B16FC"/>
     <w:rsid w:val="14982FB4"/>
     <w:rsid w:val="14C8399D"/>
     <w:rsid w:val="14D72D2D"/>
     <w:rsid w:val="14FA6F05"/>
     <w:rsid w:val="151727A7"/>
     <w:rsid w:val="15314F2F"/>
     <w:rsid w:val="1548527C"/>
     <w:rsid w:val="154C4F1A"/>
     <w:rsid w:val="15523513"/>
     <w:rsid w:val="158A1823"/>
     <w:rsid w:val="158A3C94"/>
     <w:rsid w:val="15932B49"/>
     <w:rsid w:val="15DB110F"/>
+    <w:rsid w:val="15F37556"/>
     <w:rsid w:val="160055BA"/>
     <w:rsid w:val="16182CCA"/>
     <w:rsid w:val="16596A26"/>
     <w:rsid w:val="169F2DA7"/>
     <w:rsid w:val="16A91EF8"/>
     <w:rsid w:val="16FE0496"/>
     <w:rsid w:val="171E6442"/>
     <w:rsid w:val="175967D2"/>
     <w:rsid w:val="17732C93"/>
     <w:rsid w:val="17994E07"/>
     <w:rsid w:val="17B0246F"/>
     <w:rsid w:val="17BB5FB7"/>
     <w:rsid w:val="18307BBC"/>
     <w:rsid w:val="18681449"/>
     <w:rsid w:val="18C8515C"/>
     <w:rsid w:val="18E56B8C"/>
     <w:rsid w:val="19297320"/>
     <w:rsid w:val="193D71F3"/>
     <w:rsid w:val="194E1E3A"/>
     <w:rsid w:val="19594CC1"/>
     <w:rsid w:val="19C8151E"/>
     <w:rsid w:val="1A1F5E29"/>
     <w:rsid w:val="1A2222AC"/>
     <w:rsid w:val="1A82018D"/>
     <w:rsid w:val="1A9058A9"/>
@@ -6580,99 +6695,101 @@
     <w:rsid w:val="26A65384"/>
     <w:rsid w:val="26D608D1"/>
     <w:rsid w:val="276B0419"/>
     <w:rsid w:val="278E1181"/>
     <w:rsid w:val="27EA5E25"/>
     <w:rsid w:val="28326F63"/>
     <w:rsid w:val="28363B6E"/>
     <w:rsid w:val="283C36FD"/>
     <w:rsid w:val="284E616D"/>
     <w:rsid w:val="28727F34"/>
     <w:rsid w:val="287615B1"/>
     <w:rsid w:val="29AC46F4"/>
     <w:rsid w:val="2A0776BD"/>
     <w:rsid w:val="2A78532F"/>
     <w:rsid w:val="2A864E29"/>
     <w:rsid w:val="2AB67BC0"/>
     <w:rsid w:val="2AFB323A"/>
     <w:rsid w:val="2B552AE9"/>
     <w:rsid w:val="2B5E4D61"/>
     <w:rsid w:val="2B806286"/>
     <w:rsid w:val="2B9C5C52"/>
     <w:rsid w:val="2BCD523D"/>
     <w:rsid w:val="2C231EC3"/>
     <w:rsid w:val="2C5F72AC"/>
     <w:rsid w:val="2C6E5E93"/>
+    <w:rsid w:val="2CCA40E2"/>
     <w:rsid w:val="2CE07B05"/>
     <w:rsid w:val="2CFE05A2"/>
     <w:rsid w:val="2DFC7FAF"/>
     <w:rsid w:val="2E140111"/>
     <w:rsid w:val="2E850609"/>
     <w:rsid w:val="2ED201EE"/>
     <w:rsid w:val="2F3F62D1"/>
     <w:rsid w:val="2F650C5A"/>
     <w:rsid w:val="301D1535"/>
     <w:rsid w:val="302545A6"/>
     <w:rsid w:val="3037713D"/>
     <w:rsid w:val="30393E95"/>
     <w:rsid w:val="30E1784A"/>
     <w:rsid w:val="30E42053"/>
     <w:rsid w:val="312037EB"/>
     <w:rsid w:val="314B0F7B"/>
     <w:rsid w:val="31815AF3"/>
     <w:rsid w:val="31A136ED"/>
     <w:rsid w:val="31C20E53"/>
     <w:rsid w:val="31CD7D00"/>
     <w:rsid w:val="321C4287"/>
     <w:rsid w:val="32234CA4"/>
     <w:rsid w:val="329266DD"/>
     <w:rsid w:val="33127D77"/>
     <w:rsid w:val="331E10E7"/>
     <w:rsid w:val="333512E7"/>
     <w:rsid w:val="33426634"/>
     <w:rsid w:val="33B4200D"/>
     <w:rsid w:val="33B73ADB"/>
     <w:rsid w:val="340653C6"/>
     <w:rsid w:val="34081323"/>
     <w:rsid w:val="34190789"/>
     <w:rsid w:val="34202060"/>
     <w:rsid w:val="349047C9"/>
     <w:rsid w:val="34B561E0"/>
     <w:rsid w:val="34BF0E0C"/>
     <w:rsid w:val="34EF397F"/>
     <w:rsid w:val="350502A9"/>
     <w:rsid w:val="3508020B"/>
     <w:rsid w:val="35247B58"/>
     <w:rsid w:val="35B75F88"/>
     <w:rsid w:val="35E8512A"/>
     <w:rsid w:val="360A620A"/>
     <w:rsid w:val="36472D8F"/>
     <w:rsid w:val="364A1ED1"/>
     <w:rsid w:val="364B0F2B"/>
     <w:rsid w:val="36574197"/>
     <w:rsid w:val="36603F29"/>
     <w:rsid w:val="368645BE"/>
+    <w:rsid w:val="36B45CC7"/>
     <w:rsid w:val="36BF3346"/>
     <w:rsid w:val="370051CD"/>
     <w:rsid w:val="370828E7"/>
     <w:rsid w:val="37466B09"/>
     <w:rsid w:val="374C440A"/>
     <w:rsid w:val="37CA3C84"/>
     <w:rsid w:val="380D7BED"/>
     <w:rsid w:val="38701C5D"/>
     <w:rsid w:val="389F1D37"/>
     <w:rsid w:val="38C05153"/>
     <w:rsid w:val="38D45B95"/>
     <w:rsid w:val="38ED3A6E"/>
     <w:rsid w:val="39191195"/>
     <w:rsid w:val="39751D74"/>
     <w:rsid w:val="39A76C50"/>
     <w:rsid w:val="39C80763"/>
     <w:rsid w:val="39D864CC"/>
     <w:rsid w:val="39E9758F"/>
     <w:rsid w:val="39ED6FDF"/>
     <w:rsid w:val="3A004FB1"/>
     <w:rsid w:val="3A0D02E5"/>
     <w:rsid w:val="3A1C6017"/>
     <w:rsid w:val="3A7B3A28"/>
     <w:rsid w:val="3AD529C6"/>
     <w:rsid w:val="3AE570A5"/>
@@ -6768,89 +6885,92 @@
     <w:rsid w:val="4B142311"/>
     <w:rsid w:val="4B402DE1"/>
     <w:rsid w:val="4B460986"/>
     <w:rsid w:val="4B6840DD"/>
     <w:rsid w:val="4B8D74D6"/>
     <w:rsid w:val="4BAC51B8"/>
     <w:rsid w:val="4C063B1C"/>
     <w:rsid w:val="4C1465EF"/>
     <w:rsid w:val="4C265483"/>
     <w:rsid w:val="4C602076"/>
     <w:rsid w:val="4C6519EC"/>
     <w:rsid w:val="4CA23096"/>
     <w:rsid w:val="4CB61B0A"/>
     <w:rsid w:val="4D480064"/>
     <w:rsid w:val="4D5D2CC5"/>
     <w:rsid w:val="4D921755"/>
     <w:rsid w:val="4DCF4E55"/>
     <w:rsid w:val="4E2323E4"/>
     <w:rsid w:val="4E266F9E"/>
     <w:rsid w:val="4E292AF8"/>
     <w:rsid w:val="4E3715BC"/>
     <w:rsid w:val="4E502893"/>
     <w:rsid w:val="4E721671"/>
     <w:rsid w:val="4EDB3AAB"/>
     <w:rsid w:val="4EDF13E6"/>
+    <w:rsid w:val="4EE25FFA"/>
     <w:rsid w:val="4EE90EEA"/>
     <w:rsid w:val="4F154CA2"/>
     <w:rsid w:val="4F1C324D"/>
     <w:rsid w:val="4F5947EA"/>
     <w:rsid w:val="4F7E4024"/>
     <w:rsid w:val="4F9B0E29"/>
     <w:rsid w:val="502838B2"/>
     <w:rsid w:val="50D43B60"/>
     <w:rsid w:val="50D77C21"/>
     <w:rsid w:val="50FB0FC7"/>
     <w:rsid w:val="51147C45"/>
     <w:rsid w:val="51B86AD1"/>
     <w:rsid w:val="52041F8C"/>
     <w:rsid w:val="52730B44"/>
     <w:rsid w:val="52D2612B"/>
     <w:rsid w:val="5336393F"/>
     <w:rsid w:val="536D31F4"/>
     <w:rsid w:val="53C872B1"/>
     <w:rsid w:val="540E7018"/>
     <w:rsid w:val="54311AEE"/>
     <w:rsid w:val="54507449"/>
     <w:rsid w:val="545D5AF4"/>
     <w:rsid w:val="547D0D81"/>
     <w:rsid w:val="54A12B7D"/>
     <w:rsid w:val="54C86632"/>
     <w:rsid w:val="54CD1014"/>
+    <w:rsid w:val="54E176A1"/>
     <w:rsid w:val="553A7F65"/>
     <w:rsid w:val="555752BB"/>
     <w:rsid w:val="55733821"/>
     <w:rsid w:val="558D1CCB"/>
     <w:rsid w:val="55B972DC"/>
     <w:rsid w:val="55E570A2"/>
     <w:rsid w:val="560E70A6"/>
     <w:rsid w:val="563E6D0A"/>
     <w:rsid w:val="56442772"/>
     <w:rsid w:val="56581BD1"/>
     <w:rsid w:val="5661020E"/>
     <w:rsid w:val="56CC2195"/>
     <w:rsid w:val="576511D6"/>
+    <w:rsid w:val="578C7A1E"/>
     <w:rsid w:val="58670CF0"/>
     <w:rsid w:val="587A0A23"/>
     <w:rsid w:val="58B90D74"/>
     <w:rsid w:val="58BA5FC0"/>
     <w:rsid w:val="58DC0CA2"/>
     <w:rsid w:val="58E360A6"/>
     <w:rsid w:val="58E91BA3"/>
     <w:rsid w:val="599B1004"/>
     <w:rsid w:val="59F63E13"/>
     <w:rsid w:val="5A0F7C10"/>
     <w:rsid w:val="5A655703"/>
     <w:rsid w:val="5ACB306E"/>
     <w:rsid w:val="5AF85B05"/>
     <w:rsid w:val="5B177AA6"/>
     <w:rsid w:val="5B1B1E1C"/>
     <w:rsid w:val="5B4808C0"/>
     <w:rsid w:val="5BA479A0"/>
     <w:rsid w:val="5BD40E3A"/>
     <w:rsid w:val="5C7945EC"/>
     <w:rsid w:val="5C9F1A33"/>
     <w:rsid w:val="5C9F4EFC"/>
     <w:rsid w:val="5CD54B93"/>
     <w:rsid w:val="5CE045E7"/>
     <w:rsid w:val="5CE35C90"/>
     <w:rsid w:val="5D073323"/>
@@ -6893,53 +7013,55 @@
     <w:rsid w:val="64F24F7B"/>
     <w:rsid w:val="65096876"/>
     <w:rsid w:val="650F002E"/>
     <w:rsid w:val="656B7DFC"/>
     <w:rsid w:val="65891C28"/>
     <w:rsid w:val="65E9396A"/>
     <w:rsid w:val="663D5AF8"/>
     <w:rsid w:val="66613222"/>
     <w:rsid w:val="66793321"/>
     <w:rsid w:val="6684155A"/>
     <w:rsid w:val="66BE5222"/>
     <w:rsid w:val="66FB3244"/>
     <w:rsid w:val="67332E10"/>
     <w:rsid w:val="673A272F"/>
     <w:rsid w:val="676D2383"/>
     <w:rsid w:val="67A45ABC"/>
     <w:rsid w:val="67B72B89"/>
     <w:rsid w:val="67BF79D5"/>
     <w:rsid w:val="6896646B"/>
     <w:rsid w:val="689F4769"/>
     <w:rsid w:val="69041AB0"/>
     <w:rsid w:val="690E2B8E"/>
     <w:rsid w:val="694A3DEF"/>
     <w:rsid w:val="69603C65"/>
     <w:rsid w:val="69AD6846"/>
+    <w:rsid w:val="69B74887"/>
     <w:rsid w:val="69D167DA"/>
     <w:rsid w:val="69D21BD4"/>
     <w:rsid w:val="6A080CD1"/>
+    <w:rsid w:val="6A2C2BBA"/>
     <w:rsid w:val="6A786279"/>
     <w:rsid w:val="6A7D0C4F"/>
     <w:rsid w:val="6A9925CF"/>
     <w:rsid w:val="6AA45176"/>
     <w:rsid w:val="6ACC10C7"/>
     <w:rsid w:val="6ACD1CB5"/>
     <w:rsid w:val="6ACE7C92"/>
     <w:rsid w:val="6AEF25CA"/>
     <w:rsid w:val="6B3175B8"/>
     <w:rsid w:val="6B3F010C"/>
     <w:rsid w:val="6B4A0729"/>
     <w:rsid w:val="6C0C1E82"/>
     <w:rsid w:val="6C4B6731"/>
     <w:rsid w:val="6C7649D1"/>
     <w:rsid w:val="6CB43DFE"/>
     <w:rsid w:val="6CC00B07"/>
     <w:rsid w:val="6CC03052"/>
     <w:rsid w:val="6CEE4E5F"/>
     <w:rsid w:val="6D0F1C2A"/>
     <w:rsid w:val="6D446549"/>
     <w:rsid w:val="6DDE7A63"/>
     <w:rsid w:val="6DED3BE4"/>
     <w:rsid w:val="6E0C15BD"/>
     <w:rsid w:val="6E1049D5"/>
     <w:rsid w:val="6E21682C"/>
@@ -7035,50 +7157,55 @@
     <w:rsid w:val="7EA86B27"/>
     <w:rsid w:val="7EA94795"/>
     <w:rsid w:val="7EC32874"/>
     <w:rsid w:val="7F4B47D6"/>
     <w:rsid w:val="7F6457D4"/>
     <w:rsid w:val="7F82678D"/>
     <w:rsid w:val="7FB07698"/>
     <w:rsid w:val="7FDF36DE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
+  <mc:AlternateContent>
+    <mc:Choice Requires="wpsCustomData">
+      <wpsCustomData:typoFeatureVersion val="1"/>
+    </mc:Choice>
+  </mc:AlternateContent>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="9" w:semiHidden="0" w:name="heading 1"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 2"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 3"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 4"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 5"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 6"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 7"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 8"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 9"/>
     <w:lsdException w:uiPriority="99" w:name="index 1"/>
@@ -7300,50 +7427,51 @@
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 5"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 5"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 5"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 5"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 5"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 5"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 5"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 5"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 6"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="1">
     <w:name w:val="Normal"/>
+    <w:next w:val="2"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:after="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="微软雅黑" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="8">
     <w:name w:val="Default Paragraph Font"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:uiPriority w:val="1"/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="6">
     <w:name w:val="Normal Table"/>
     <w:autoRedefine/>
@@ -7851,62 +7979,62 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <Company>MS</Company>
   <Pages>3</Pages>
-  <Words>1297</Words>
-  <Characters>1480</Characters>
+  <Words>1369</Words>
+  <Characters>1579</Characters>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <TotalTime></TotalTime>
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1829</CharactersWithSpaces>
-  <Application>WPS Office_12.1.0.24034_F1E327BC-269C-435d-A152-05C5408002CA</Application>
+  <CharactersWithSpaces>1929</CharactersWithSpaces>
+  <Application>WPS Office_12.1.0.26375_F1E327BC-269C-435d-A152-05C5408002CA</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>QWY</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
-    <vt:lpwstr>2052-12.1.0.24034</vt:lpwstr>
+    <vt:lpwstr>2052-12.1.0.26375</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>0CEA74B5A55647B8BDD53E8D88E8EC91</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="KSOTemplateDocerSaveRecord">
     <vt:lpwstr>eyJoZGlkIjoiMWZlNTM3ZmNiMTRhZWYxYWI2MjdiZWZlODYzZmNjOWQiLCJ1c2VySWQiOiI1ODA0OTM1MzgifQ==</vt:lpwstr>
   </property>
 </Properties>
 </file>